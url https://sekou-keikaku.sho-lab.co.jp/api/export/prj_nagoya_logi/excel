--- v0 (2026-07-26)
+++ v1 (2026-09-24)
@@ -65,51 +65,51 @@
   <si>
     <t>S造</t>
   </si>
   <si>
     <t>階数</t>
   </si>
   <si>
     <t>地上3階</t>
   </si>
   <si>
     <t>延床面積</t>
   </si>
   <si>
     <t>12,400 m²</t>
   </si>
   <si>
     <t>工期</t>
   </si>
   <si>
     <t>2026-03-01 — 2027-01-31</t>
   </si>
   <si>
     <t>出力日時</t>
   </si>
   <si>
-    <t>2026-07-26T15:29:45.164Z</t>
+    <t>2026-09-24T15:42:09.507Z</t>
   </si>
   <si>
     <t>章</t>
   </si>
   <si>
     <t>節</t>
   </si>
   <si>
     <t>本文</t>
   </si>
   <si>
     <t>第2章</t>
   </si>
   <si>
     <t>安全衛生管理計画</t>
   </si>
   <si>
     <t xml:space="preserve">本工事は愛知県名古屋市港区に位置するS造・地上3階・延床12,400m²の物流倉庫新築工事であり、工期は2026年3月1日から2027年1月31日までです。工事現場の外周にはH=3000のガルバリウム鋼板製仮囲いを設置し、歩行者動線には交通誘導員を常時2名以上配置します。また、資材搬入動線と一般通行動線を完全に分離し、第三者災害の防止に努めます。
 揚重作業は主に4t吊ラフテレーンクレーンを使用し、作業範囲と近接建物との距離を事前に確認します。強風時（10分間平均風速10m/s以上）はクレーン作業を中止し、安全を最優先とします。クレーン作業時は作業範囲内への立入禁止措置を徹底します。
 高所作業においては、全作業員がフルハーネス型安全帯を100%着用し、足場には全スパンに親綱を設置して墜落防止を図ります。足場の点検は作業開始前に必ず実施し、不備があれば速やかに是正します。
 KY（危険予知）活動は毎朝の朝礼時に職長主導で実施し、当日の作業内容に応じたリスクアセスメントを全作業員に共有します。これにより、現場全体で安全意識の向上と事故防止に努めます。
 安全管理に関する記録や写真は、国土交通省の公共建築工事写真管理基準に基づき、適切に撮影・保存します。特に配筋、打設、養生等の工程ごとに必要な写真を撮影し、記録の信頼性を確保します。</t>
   </si>
   <si>
     <t>第7章</t>