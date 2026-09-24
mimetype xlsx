--- v0 (2026-07-26)
+++ v1 (2026-09-24)
@@ -65,51 +65,51 @@
   <si>
     <t>PCa＋S造（断熱パネル）</t>
   </si>
   <si>
     <t>階数</t>
   </si>
   <si>
     <t>地上4階</t>
   </si>
   <si>
     <t>延床面積</t>
   </si>
   <si>
     <t>22,500 m²</t>
   </si>
   <si>
     <t>工期</t>
   </si>
   <si>
     <t>2026-09-01 — 2027-11-30</t>
   </si>
   <si>
     <t>出力日時</t>
   </si>
   <si>
-    <t>2026-07-26T15:30:08.062Z</t>
+    <t>2026-09-24T15:43:42.917Z</t>
   </si>
   <si>
     <t>章</t>
   </si>
   <si>
     <t>節</t>
   </si>
   <si>
     <t>本文</t>
   </si>
   <si>
     <t>第2章</t>
   </si>
   <si>
     <t>安全衛生管理計画</t>
   </si>
   <si>
     <t xml:space="preserve">本工事は、北海道千歳市泉沢においてPCa＋S造（断熱パネル）・地上4階・延床22,500m²の冷凍冷蔵倉庫新築工事であり、工期は2026年9月1日から2027年11月30日までです。現場周辺は市街地であるため、仮囲いはH3000のガルバリウム鋼板とし、歩行者動線には交通誘導員を常時2名以上配置し、資材搬入動線と一般通行動線を完全に分離します。
 揚重作業は4t吊ラフテレーンクレーンを主に使用し、クレーン作業範囲と近接ビルとの距離を事前に確認します。強風時（10分間平均10m/s以上）は作業を中止する基準を設け、安全な作業環境を確保します。
 高所作業においては、全作業員がフルハーネス型安全帯を100%着用し、足場からの墜落防止のため親綱を全スパンに設置します。作業開始前には朝礼時に職長主導でKY（危険予知）活動を実施し、当日のリスクアセスメントを全作業員に共有します。
 なお、各種安全基準や作業手順については、設計図書および関係法令に従い、現場の状況に応じて適切に対応します。</t>
   </si>
   <si>
     <t>第7章</t>
   </si>