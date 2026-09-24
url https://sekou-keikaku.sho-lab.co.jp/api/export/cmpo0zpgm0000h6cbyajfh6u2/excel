--- v0 (2026-07-26)
+++ v1 (2026-09-24)
@@ -65,51 +65,51 @@
   <si>
     <t>RC造</t>
   </si>
   <si>
     <t>階数</t>
   </si>
   <si>
     <t>地上10階</t>
   </si>
   <si>
     <t>延床面積</t>
   </si>
   <si>
     <t>8,500 m²</t>
   </si>
   <si>
     <t>工期</t>
   </si>
   <si>
     <t>2026-06-01 — 2028-03-31</t>
   </si>
   <si>
     <t>出力日時</t>
   </si>
   <si>
-    <t>2026-07-26T15:32:47.839Z</t>
+    <t>2026-09-24T15:44:51.499Z</t>
   </si>
   <si>
     <t>章</t>
   </si>
   <si>
     <t>節</t>
   </si>
   <si>
     <t>本文</t>
   </si>
   <si>
     <t>第2章</t>
   </si>
   <si>
     <t>安全衛生管理計画</t>
   </si>
   <si>
     <t xml:space="preserve">本工事は東京都港区六本木の市街地に位置し、RC造・地上10階・延床8,500m²の事務所新築である。工期は2026-06-01から2028-03-31まで。
 仮囲いはH3000のガルバリウム鋼板とし、歩行者動線には交通誘導員を常時2名以上配置する。資材搬入動線と一般通行動線を完全分離する。
 揚重計画は4t吊ラフテレーンクレーンを主とし、クレーン作業範囲と近接ビル距離を事前に確認する。強風時(10分間平均10m/s以上)の作業中止基準を明記する。
 高所作業は安全帯(フルハーネス)を100%着用とし、足場からの墜落防止のため親綱を全スパン設置する。KY活動は朝礼時に職長主導で実施し、当日のリスクアセスメントを全作業員に共有する。</t>
   </si>
   <si>
     <t>第7章</t>
   </si>